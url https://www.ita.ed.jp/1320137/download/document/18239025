--- v0 (2026-02-06)
+++ v1 (2026-06-21)
@@ -1,89 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\T09565639\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.30.208.31\213上板橋第一中学校$\03学校事務\証明書関係\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A22BF5C-778B-4700-9555-BD799E635A29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28F8DF9E-C7B5-42CD-A9CB-039008986153}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{23682665-795C-492F-98DF-C30D490E736D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="19440" windowHeight="10320" xr2:uid="{23682665-795C-492F-98DF-C30D490E736D}"/>
   </bookViews>
   <sheets>
     <sheet name="通学証明書発行願（様式）" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'通学証明書発行願（様式）'!$A$1:$M$25</definedName>
   </definedNames>
   <calcPr calcId="0"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="45">
   <si>
     <t>通 学 証 明 書 発 行 願</t>
   </si>
   <si>
     <t>板橋区立上板橋第一中学校長　様</t>
   </si>
   <si>
     <t>下記のとおり通学しますので、通学証明書を発行願います。</t>
-  </si>
-[...1 lines deleted...]
-    <t>生 徒 氏 名</t>
   </si>
   <si>
     <t>生年月日・年齢</t>
   </si>
   <si>
     <t>学 年 ・ ク ラ ス出 席 番 号</t>
   </si>
   <si>
     <t>身分証明書番号</t>
   </si>
   <si>
     <t>駅</t>
   </si>
   <si>
     <t>※以下学校使用欄</t>
   </si>
   <si>
     <t>発 行 日</t>
   </si>
   <si>
     <t>年</t>
   </si>
   <si>
     <t>月</t>
   </si>
@@ -228,50 +220,54 @@
     <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>発行番号</t>
     <rPh sb="0" eb="4">
       <t>ハッコウバンゴウ</t>
     </rPh>
     <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>１    発行願は担任へ提出してください。</t>
     <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>２    通学証明書は、原則発行願を提出した翌日以降に渡します。</t>
   </si>
   <si>
     <t>３    通学証明書の有効期限は１ヶ月間です。余裕をもって申し込んでください。</t>
     <phoneticPr fontId="23"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
+    <phoneticPr fontId="23"/>
+  </si>
+  <si>
+    <t>生 徒 氏 名</t>
     <phoneticPr fontId="23"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -632,51 +628,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -896,61 +892,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
@@ -1153,107 +1138,107 @@
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="distributed" vertical="center"/>
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="7"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="distributed" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1328,52 +1313,52 @@
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>179069</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="1026" name="Group 1815">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6404E606-7081-AE69-BDE1-6A45DB1B8BE8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr>
           <a:grpSpLocks/>
         </xdr:cNvGrpSpPr>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr bwMode="auto">
         <a:xfrm>
-          <a:off x="0" y="8997950"/>
-          <a:ext cx="6661150" cy="45719"/>
+          <a:off x="0" y="8963025"/>
+          <a:ext cx="6696075" cy="45719"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="61112" cy="243"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="1027" name="Shape 2019">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{956102E0-AF31-B7EE-E5D4-DE6E59C79005}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr>
             <a:spLocks/>
           </xdr:cNvSpPr>
         </xdr:nvSpPr>
         <xdr:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="548" cy="243"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
@@ -5873,582 +5858,582 @@
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F4F94D1-DAA2-45FE-8424-4F7E13EFA7F6}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="P25" sqref="P25"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B10" sqref="B10:M10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="20.5" customWidth="1"/>
-    <col min="2" max="13" width="5.58203125" customWidth="1"/>
+    <col min="2" max="13" width="5.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
     </row>
-    <row r="2" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="2" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="5"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="17"/>
     </row>
-    <row r="3" spans="1:13" ht="22" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="3" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="17"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="17"/>
       <c r="K3" s="17"/>
       <c r="L3" s="17"/>
       <c r="M3" s="17"/>
     </row>
-    <row r="4" spans="1:13" ht="19.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="4" spans="1:13" ht="19.5" x14ac:dyDescent="0.4">
       <c r="A4" s="1"/>
       <c r="B4" s="17"/>
       <c r="C4" s="17"/>
       <c r="D4" s="17"/>
       <c r="E4" s="17"/>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="17"/>
       <c r="K4" s="17"/>
       <c r="L4" s="17"/>
       <c r="M4" s="17"/>
     </row>
-    <row r="5" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="5" spans="1:13" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="17"/>
       <c r="D5" s="15"/>
       <c r="E5" s="17"/>
       <c r="F5" s="16"/>
       <c r="G5" s="24" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="H5" s="25"/>
       <c r="I5" s="26" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J5" s="25"/>
       <c r="K5" s="26" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="L5" s="25"/>
       <c r="M5" s="26" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="17"/>
       <c r="B6" s="14"/>
       <c r="D6" s="55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E6" s="55"/>
       <c r="F6" s="55"/>
       <c r="G6" s="55"/>
       <c r="H6" s="55"/>
       <c r="I6" s="55"/>
       <c r="J6" s="55"/>
       <c r="K6" s="55"/>
       <c r="L6" s="55"/>
       <c r="M6" s="55"/>
     </row>
-    <row r="7" spans="1:13" ht="22" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="17"/>
       <c r="B7" s="7"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="18"/>
       <c r="G7" s="18"/>
       <c r="H7" s="18"/>
       <c r="I7" s="18"/>
       <c r="J7" s="18"/>
       <c r="K7" s="18"/>
       <c r="L7" s="18"/>
       <c r="M7" s="17"/>
     </row>
-    <row r="8" spans="1:13" ht="22" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="8" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="44"/>
       <c r="C8" s="44"/>
       <c r="D8" s="44"/>
       <c r="E8" s="44"/>
       <c r="F8" s="44"/>
       <c r="G8" s="44"/>
       <c r="H8" s="44"/>
       <c r="I8" s="44"/>
       <c r="J8" s="44"/>
       <c r="K8" s="44"/>
       <c r="L8" s="44"/>
       <c r="M8" s="44"/>
     </row>
-    <row r="9" spans="1:13" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="9" spans="1:13" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A9" s="6"/>
       <c r="B9" s="17"/>
       <c r="C9" s="17"/>
       <c r="D9" s="17"/>
       <c r="E9" s="17"/>
       <c r="F9" s="17"/>
       <c r="G9" s="17"/>
       <c r="H9" s="17"/>
       <c r="I9" s="17"/>
       <c r="J9" s="17"/>
       <c r="K9" s="17"/>
       <c r="L9" s="17"/>
       <c r="M9" s="17"/>
     </row>
-    <row r="10" spans="1:13" ht="45" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>3</v>
+    <row r="10" spans="1:13" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="34" t="s">
+        <v>44</v>
       </c>
       <c r="B10" s="56" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C10" s="50"/>
       <c r="D10" s="50"/>
       <c r="E10" s="50"/>
       <c r="F10" s="50"/>
       <c r="G10" s="50"/>
       <c r="H10" s="50"/>
       <c r="I10" s="50"/>
       <c r="J10" s="50"/>
       <c r="K10" s="50"/>
       <c r="L10" s="50"/>
       <c r="M10" s="57"/>
     </row>
-    <row r="11" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>4</v>
+    <row r="11" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="30" t="s">
+        <v>3</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D11" s="11"/>
       <c r="E11" s="11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F11" s="11"/>
       <c r="G11" s="11" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="K11" s="19"/>
       <c r="L11" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="M11" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="M11" s="21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="12" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>5</v>
+    <row r="12" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="30" t="s">
+        <v>4</v>
       </c>
       <c r="B12" s="46" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C12" s="46"/>
       <c r="D12" s="19"/>
       <c r="E12" s="11" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F12" s="12"/>
       <c r="G12" s="11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="H12" s="19"/>
       <c r="I12" s="19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="21"/>
     </row>
-    <row r="13" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="13" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="30" t="s">
+        <v>5</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="D13" s="50"/>
       <c r="E13" s="50"/>
       <c r="F13" s="50"/>
       <c r="G13" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="21"/>
     </row>
-    <row r="14" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>18</v>
+    <row r="14" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="30" t="s">
+        <v>17</v>
       </c>
       <c r="B14" s="35"/>
       <c r="C14" s="35"/>
       <c r="D14" s="35"/>
       <c r="E14" s="35"/>
       <c r="F14" s="35"/>
       <c r="G14" s="35"/>
       <c r="H14" s="35"/>
       <c r="I14" s="35"/>
       <c r="J14" s="35"/>
       <c r="K14" s="35"/>
       <c r="L14" s="35"/>
       <c r="M14" s="36"/>
     </row>
-    <row r="15" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="15" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="30" t="s">
+        <v>18</v>
       </c>
       <c r="B15" s="35"/>
       <c r="C15" s="35"/>
       <c r="D15" s="35"/>
       <c r="E15" s="35"/>
       <c r="F15" s="35"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="35"/>
       <c r="K15" s="35"/>
       <c r="L15" s="35"/>
       <c r="M15" s="36"/>
     </row>
-    <row r="16" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="16" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A16" s="49" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="53"/>
       <c r="D16" s="53"/>
       <c r="E16" s="51" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F16" s="51"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="8" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J16" s="22" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="3" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="17" spans="1:13" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A17" s="49"/>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="52" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="F17" s="52"/>
       <c r="G17" s="48"/>
       <c r="H17" s="48"/>
       <c r="I17" s="9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="J17" s="23" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K17" s="48"/>
       <c r="L17" s="48"/>
       <c r="M17" s="13" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="50.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="18" spans="1:13" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="30" t="s">
+        <v>20</v>
       </c>
       <c r="B18" s="35"/>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="35"/>
       <c r="F18" s="35"/>
       <c r="G18" s="35"/>
       <c r="H18" s="35"/>
       <c r="I18" s="35"/>
       <c r="J18" s="35"/>
       <c r="K18" s="35"/>
       <c r="L18" s="35"/>
       <c r="M18" s="36"/>
     </row>
-    <row r="19" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...1 lines deleted...]
-        <v>41</v>
+    <row r="19" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="33" t="s">
+        <v>40</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="17"/>
       <c r="D19" s="17"/>
       <c r="E19" s="17"/>
       <c r="F19" s="17"/>
       <c r="G19" s="17"/>
       <c r="H19" s="17"/>
       <c r="I19" s="17"/>
       <c r="J19" s="17"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
     </row>
-    <row r="20" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="20" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="33" t="s">
+        <v>41</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="17"/>
       <c r="D20" s="17"/>
       <c r="E20" s="17"/>
       <c r="F20" s="17"/>
       <c r="G20" s="17"/>
       <c r="H20" s="17"/>
       <c r="I20" s="17"/>
       <c r="J20" s="17"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
     </row>
-    <row r="21" spans="1:13" ht="25" customHeight="1" x14ac:dyDescent="0.55000000000000004">
-[...1 lines deleted...]
-        <v>43</v>
+    <row r="21" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="33" t="s">
+        <v>42</v>
       </c>
       <c r="B21" s="17"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="E21" s="17"/>
       <c r="F21" s="17"/>
       <c r="G21" s="17"/>
       <c r="H21" s="17"/>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
     </row>
-    <row r="22" spans="1:13" ht="22" customHeight="1" x14ac:dyDescent="0.55000000000000004">
+    <row r="22" spans="1:13" ht="21.95" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A22" s="17"/>
       <c r="B22" s="17"/>
       <c r="C22" s="17"/>
       <c r="D22" s="17"/>
       <c r="E22" s="17"/>
       <c r="F22" s="17"/>
       <c r="G22" s="17"/>
       <c r="H22" s="17"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
     </row>
-    <row r="23" spans="1:13" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
+    <row r="23" spans="1:13" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A23" s="29" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B23" s="17"/>
       <c r="C23" s="17"/>
       <c r="D23" s="17"/>
       <c r="E23" s="17"/>
       <c r="F23" s="17"/>
       <c r="G23" s="17"/>
       <c r="H23" s="17"/>
       <c r="I23" s="17"/>
       <c r="J23" s="17"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
     </row>
-    <row r="24" spans="1:13" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>40</v>
+    <row r="24" spans="1:13" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="31" t="s">
+        <v>39</v>
       </c>
       <c r="B24" s="27"/>
       <c r="C24" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="11"/>
       <c r="G24" s="28" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H24" s="37" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I24" s="38"/>
       <c r="J24" s="39"/>
       <c r="K24" s="37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="L24" s="38"/>
       <c r="M24" s="39"/>
     </row>
-    <row r="25" spans="1:13" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.6">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="25" spans="1:13" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="32" t="s">
+        <v>8</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="D25" s="11"/>
       <c r="E25" s="11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F25" s="11"/>
       <c r="G25" s="21" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H25" s="40"/>
       <c r="I25" s="41"/>
       <c r="J25" s="41"/>
       <c r="K25" s="40"/>
       <c r="L25" s="41"/>
       <c r="M25" s="42"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.55000000000000004">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.4">
       <c r="A26" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="G6:M6"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B15:M15"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="K24:M24"/>
     <mergeCell ref="K25:M25"/>
     <mergeCell ref="H24:J24"/>
     <mergeCell ref="H25:J25"/>
   </mergeCells>
   <phoneticPr fontId="23"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="81" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B510456C-97BE-41EC-BE07-3DF479CE23DF}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
+  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <sheetData/>
   <phoneticPr fontId="23"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>